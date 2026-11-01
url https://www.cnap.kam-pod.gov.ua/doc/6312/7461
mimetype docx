--- v0 (2026-07-03)
+++ v1 (2026-11-01)
@@ -1,2448 +1,952 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:tbl>
-[...110 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="25BF982D" w14:textId="77777777" w:rsidR="000B5D2D" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
         <w:jc w:val="center"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                       </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Міському голові</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="423DAF85" w14:textId="77777777" w:rsidR="000B5D2D" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Посітку</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> М.В.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53834B7F" w14:textId="77777777" w:rsidR="000B5D2D" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                     __________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EF41A3B" w14:textId="77777777" w:rsidR="000B5D2D" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                     __________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="259F3422" w14:textId="77777777" w:rsidR="000B5D2D" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                     __________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="679FC900" w14:textId="77777777" w:rsidR="000B5D2D" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                                   м. Кам'янець-Подільський</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77EEFE3B" w14:textId="77777777" w:rsidR="000B5D2D" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                     вул._______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="269C1997" w14:textId="77777777" w:rsidR="000B5D2D" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                     </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>тел</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>._______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D8E8EF2" w14:textId="77777777" w:rsidR="000B5D2D" w:rsidRDefault="000B5D2D">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="710EB2A0" w14:textId="77777777" w:rsidR="000B5D2D" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BE7A6B9" w14:textId="77777777" w:rsidR="000B5D2D" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                                    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60F3F81F" w14:textId="77777777" w:rsidR="000B5D2D" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                              </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...10 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>ЗАЯВА</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49BBD8BD" w14:textId="77777777" w:rsidR="00205FE8" w:rsidRPr="00944C6F" w:rsidRDefault="00205FE8" w:rsidP="00205FE8">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="0A82B334" w14:textId="77777777" w:rsidR="000B5D2D" w:rsidRDefault="000B5D2D">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5321819E" w14:textId="77777777" w:rsidR="000B5D2D" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9072"/>
+        </w:tabs>
+        <w:spacing w:line="100" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...27 lines deleted...]
-          <w:szCs w:val="21"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Відповідно до статей 123, 128 Земельного кодексу України прошу дати дозвіл на розроблення </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>проекту</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> землеустрою щодо відведення земельної ділянки  орієнтовною площею ____________</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>кв.м</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.(________га) за </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>адресою</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> _________________________________________ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>м.Кам'янець</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>-Подільський, для______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47767F49" w14:textId="77777777" w:rsidR="000B5D2D" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9072"/>
+        </w:tabs>
+        <w:spacing w:line="100" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27FDFB26" w14:textId="77777777" w:rsidR="000B5D2D" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9072"/>
+        </w:tabs>
+        <w:spacing w:line="100" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="__DdeLink__3488_1146993837"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>для послідуючого продажу</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55989C4C" w14:textId="77777777" w:rsidR="000B5D2D" w:rsidRDefault="000B5D2D">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:widowControl/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9072"/>
+        </w:tabs>
+        <w:spacing w:after="200" w:line="100" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t>23</w:t>
-[...1275 lines deleted...]
-          <w:b/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5AB0F1FD" w14:textId="77777777" w:rsidR="000B5D2D" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:widowControl/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9072"/>
+        </w:tabs>
+        <w:spacing w:after="200" w:line="100" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
-[...6 lines deleted...]
-          <w:b/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
-[...6 lines deleted...]
-          <w:b/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Відповідно до Закону України «Про захист персональних даних» даю згоду   на  обробку моїх особистих персональних даних в межах даного звернення.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="514063B5" w14:textId="77777777" w:rsidR="000B5D2D" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:widowControl/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9072"/>
+        </w:tabs>
+        <w:spacing w:after="200" w:line="100" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
-[...6 lines deleted...]
-          <w:b/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
-[...6 lines deleted...]
-          <w:b/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Відповідно до статті 8 Закону України “Про захист персональних даних” мені роз'яснено мої права.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E3DE6B4" w14:textId="77777777" w:rsidR="000B5D2D" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2472"/>
+          <w:tab w:val="left" w:pos="9072"/>
+        </w:tabs>
+        <w:spacing w:line="100" w:lineRule="atLeast"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                       </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
-[...586 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId6"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                              </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17C859F7" w14:textId="77777777" w:rsidR="000B5D2D" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9072"/>
+        </w:tabs>
+        <w:spacing w:line="100" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Додатки:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C3012A6" w14:textId="77777777" w:rsidR="000B5D2D" w:rsidRDefault="000B5D2D">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9072"/>
+        </w:tabs>
+        <w:spacing w:line="100" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B4853CD" w14:textId="77777777" w:rsidR="000B5D2D" w:rsidRDefault="000B5D2D">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9072"/>
+        </w:tabs>
+        <w:spacing w:line="100" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00C3D617" w14:textId="77777777" w:rsidR="000B5D2D" w:rsidRDefault="000B5D2D">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9072"/>
+        </w:tabs>
+        <w:spacing w:line="100" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73F8D212" w14:textId="77777777" w:rsidR="000B5D2D" w:rsidRDefault="000B5D2D">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9072"/>
+        </w:tabs>
+        <w:spacing w:line="100" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B9FF2B4" w14:textId="77777777" w:rsidR="000B5D2D" w:rsidRDefault="000B5D2D">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9072"/>
+        </w:tabs>
+        <w:spacing w:line="100" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="322EB3A4" w14:textId="77777777" w:rsidR="000B5D2D" w:rsidRDefault="000B5D2D">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9072"/>
+        </w:tabs>
+        <w:spacing w:line="100" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44AE62A9" w14:textId="77777777" w:rsidR="000B5D2D" w:rsidRDefault="000B5D2D">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9072"/>
+        </w:tabs>
+        <w:spacing w:line="100" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="710BBD31" w14:textId="77777777" w:rsidR="000B5D2D" w:rsidRDefault="000B5D2D">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9072"/>
+        </w:tabs>
+        <w:spacing w:line="100" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A65EBCC" w14:textId="77777777" w:rsidR="000B5D2D" w:rsidRDefault="000B5D2D">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9072"/>
+        </w:tabs>
+        <w:spacing w:line="100" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6313D9A2" w14:textId="77777777" w:rsidR="000B5D2D" w:rsidRDefault="000B5D2D">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9072"/>
+        </w:tabs>
+        <w:spacing w:line="100" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B91049B" w14:textId="77777777" w:rsidR="000B5D2D" w:rsidRDefault="000B5D2D">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9072"/>
+        </w:tabs>
+        <w:spacing w:line="100" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="556A5F3C" w14:textId="77777777" w:rsidR="000B5D2D" w:rsidRDefault="000B5D2D">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9072"/>
+        </w:tabs>
+        <w:spacing w:line="100" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6CD47216" w14:textId="77777777" w:rsidR="000B5D2D" w:rsidRDefault="000B5D2D">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9072"/>
+        </w:tabs>
+        <w:spacing w:line="100" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D29A869" w14:textId="77777777" w:rsidR="000B5D2D" w:rsidRDefault="000B5D2D">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9072"/>
+        </w:tabs>
+        <w:spacing w:line="100" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="322E85B5" w14:textId="77777777" w:rsidR="000B5D2D" w:rsidRDefault="000B5D2D">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9072"/>
+        </w:tabs>
+        <w:spacing w:line="100" w:lineRule="atLeast"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3DCC481F" w14:textId="77777777" w:rsidR="000B5D2D" w:rsidRDefault="000B5D2D">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7093"/>
+          <w:tab w:val="left" w:pos="9072"/>
+        </w:tabs>
+        <w:spacing w:line="100" w:lineRule="atLeast"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60F79F28" w14:textId="77777777" w:rsidR="000B5D2D" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9072"/>
+        </w:tabs>
+        <w:spacing w:line="100" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>«_____»_____________________20___р.                              _____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16A1AFD4" w14:textId="77777777" w:rsidR="000B5D2D" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5932"/>
+          <w:tab w:val="left" w:pos="9072"/>
+        </w:tabs>
+        <w:spacing w:line="100" w:lineRule="atLeast"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                                                                          (підпис заявника)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53E319E0" w14:textId="77777777" w:rsidR="000B5D2D" w:rsidRDefault="000B5D2D">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9072"/>
+        </w:tabs>
+        <w:spacing w:line="100" w:lineRule="atLeast"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A64999D" w14:textId="77777777" w:rsidR="000B5D2D" w:rsidRDefault="000B5D2D">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="106603D0" w14:textId="77777777" w:rsidR="000B5D2D" w:rsidRDefault="000B5D2D">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34AD0BFE" w14:textId="77777777" w:rsidR="000B5D2D" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                     </w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="000B5D2D">
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="454" w:right="1274" w:bottom="454" w:left="1134" w:header="720" w:footer="720" w:gutter="0"/>
-[...1 lines deleted...]
-      <w:docGrid w:linePitch="360"/>
+      <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6B409E7B" w14:textId="77777777" w:rsidR="00DA0F00" w:rsidRDefault="00DA0F00">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="264F4249" w14:textId="77777777" w:rsidR="000721FE" w:rsidRDefault="000721FE">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6CB195D0" w14:textId="77777777" w:rsidR="00DA0F00" w:rsidRDefault="00DA0F00">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="4C12643F" w14:textId="77777777" w:rsidR="000721FE" w:rsidRDefault="000721FE">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...6 lines deleted...]
-  </w:font>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-    <w:panose1 w:val="02040503050406030204"/>
+  <w:font w:name="Andale Sans UI">
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-[...143 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="26C3C9B4" w14:textId="77777777" w:rsidR="00DA0F00" w:rsidRDefault="00DA0F00">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="336A9EDF" w14:textId="77777777" w:rsidR="000721FE" w:rsidRDefault="000721FE">
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4FA79306" w14:textId="77777777" w:rsidR="00DA0F00" w:rsidRDefault="00DA0F00">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="51591464" w14:textId="77777777" w:rsidR="000721FE" w:rsidRDefault="000721FE">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...1 lines deleted...]
-  <w:defaultTabStop w:val="720"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:attachedTemplate r:id="rId1"/>
+  <w:defaultTabStop w:val="706"/>
+  <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
-    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-[...2 lines deleted...]
-    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00182FC5"/>
-[...16 lines deleted...]
-    <w:rsid w:val="00FD108A"/>
+    <w:rsidRoot w:val="000B5D2D"/>
+    <w:rsid w:val="000721FE"/>
+    <w:rsid w:val="000B5D2D"/>
+    <w:rsid w:val="00826A18"/>
+    <w:rsid w:val="00F94E54"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="uk-UA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="5EA21A95"/>
-[...1 lines deleted...]
-  <w15:docId w15:val="{8794645C-8637-4090-982C-156A74EECCA0}"/>
+  <w14:docId w14:val="39076B7D"/>
+  <w15:docId w15:val="{FD682928-6CCE-434F-A9C6-877F0070A28B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Andale Sans UI" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
+        <w:kern w:val="3"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:textAlignment w:val="baseline"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -2783,247 +1287,300 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00205FE8"/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a3">
-[...6 lines deleted...]
-    <w:rsid w:val="00205FE8"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="a3">
+    <w:name w:val="Обычный"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:suppressAutoHyphens/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a4">
-    <w:name w:val="Нижній колонтитул Знак"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00205FE8"/>
+    <w:name w:val="Основной шрифт абзаца"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Standard">
+    <w:name w:val="Standard"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading">
+    <w:name w:val="Heading"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Textbody"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:spacing w:before="240" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Textbody">
+    <w:name w:val="Text body"/>
+    <w:basedOn w:val="Standard"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a5">
+    <w:name w:val="List"/>
+    <w:basedOn w:val="Textbody"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="a6">
+    <w:name w:val="Название объекта"/>
+    <w:basedOn w:val="Standard"/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Index">
+    <w:name w:val="Index"/>
+    <w:basedOn w:val="Standard"/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...18 lines deleted...]
-</w:webSettings>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="Normal" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
-    <a:clrScheme name="Стандартная">
+    <a:clrScheme name="Офіс">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Стандартная">
+    <a:fontScheme name="Офіс">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Стандартная">
+    <a:fmtScheme name="Офіс">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -3132,54 +1689,68 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>1507</Words>
-  <Characters>860</Characters>
+  <Words>1384</Words>
+  <Characters>790</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>7</Lines>
+  <Lines>6</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2363</CharactersWithSpaces>
+  <CharactersWithSpaces>2170</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-[...3 lines deleted...]
-  <dc:description/>
+  <dc:creator>User</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Info 1">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Info 2">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Info 3">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Info 4">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>