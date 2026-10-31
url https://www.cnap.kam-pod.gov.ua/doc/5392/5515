--- v0 (2026-07-03)
+++ v1 (2026-10-31)
@@ -1,3584 +1,947 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:tbl>
-[...114 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="51A9B285" w14:textId="4130339B" w:rsidR="0094418A" w:rsidRDefault="00151B8C" w:rsidP="00151B8C">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
-[...12 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                   </w:t>
+      </w:r>
+      <w:r w:rsidR="0094418A">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Міському голові </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76326DBB" w14:textId="46719F08" w:rsidR="0094418A" w:rsidRDefault="00151B8C" w:rsidP="00151B8C">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                                            </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Посітку</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> М.В.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07A8A1D6" w14:textId="77777777" w:rsidR="0094418A" w:rsidRDefault="0094418A" w:rsidP="0094418A">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>__________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B554ECE" w14:textId="77777777" w:rsidR="0094418A" w:rsidRDefault="0094418A" w:rsidP="0094418A">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>__________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C50E448" w14:textId="4EFB07DF" w:rsidR="00C07D7A" w:rsidRDefault="00C07D7A" w:rsidP="007578CF">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6BA6609F" w14:textId="59FBB1DB" w:rsidR="0094418A" w:rsidRDefault="00151B8C" w:rsidP="00151B8C">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                                    </w:t>
+      </w:r>
+      <w:r w:rsidR="0094418A">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">м. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Кам’янець</w:t>
+      </w:r>
+      <w:r w:rsidR="0094418A">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>-Подільський</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68D5A87F" w14:textId="77777777" w:rsidR="0094418A" w:rsidRDefault="0094418A" w:rsidP="0094418A">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>вул._______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67AE1056" w14:textId="77777777" w:rsidR="0094418A" w:rsidRDefault="0094418A" w:rsidP="0094418A">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>тел</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>._______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BB5AB48" w14:textId="77777777" w:rsidR="0094418A" w:rsidRDefault="0094418A" w:rsidP="00FE5BCC">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="4956" w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23789C2F" w14:textId="77777777" w:rsidR="0094418A" w:rsidRDefault="0094418A" w:rsidP="00FE5BCC">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="4956" w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="650C854C" w14:textId="77777777" w:rsidR="0094418A" w:rsidRDefault="0094418A" w:rsidP="00FE5BCC">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="4956" w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C62A6BA" w14:textId="77777777" w:rsidR="0094418A" w:rsidRDefault="0094418A" w:rsidP="00FE5BCC">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="4956" w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5FA2F98C" w14:textId="77777777" w:rsidR="00FE5BCC" w:rsidRPr="00AD1C33" w:rsidRDefault="00FE5BCC" w:rsidP="00AD1C33">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD1C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>ЗАЯВА</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00781514" w:rsidRPr="00781514" w:rsidRDefault="00781514" w:rsidP="00781514">
-[...25 lines deleted...]
-        <w:t>надати дозвіл на розробку технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості)  площею ____________</w:t>
+    <w:p w14:paraId="0A4C50BF" w14:textId="77777777" w:rsidR="00FE5BCC" w:rsidRPr="00AD1C33" w:rsidRDefault="00FE5BCC" w:rsidP="00FE5BCC">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="378B7324" w14:textId="7F6A3E44" w:rsidR="00545BC9" w:rsidRDefault="007578CF" w:rsidP="007578CF">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Відповідно до </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00781514">
-[...6 lines deleted...]
-        <w:t>кв.м</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ст</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00781514">
-[...1350 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 55 ЗУ «Про землеустрій» п</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE5BCC" w:rsidRPr="007578CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">рошу </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE5BCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>надати дозвіл на розробку технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі</w:t>
+      </w:r>
+      <w:r w:rsidR="000D0DF4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (на місцевості)</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE5BCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00545BC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="0042688C">
-[...7 lines deleted...]
-        <w:t>Відповідальність</w:t>
+      <w:r w:rsidR="00545BC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>площею_______</w:t>
+      </w:r>
+      <w:r w:rsidR="000D0DF4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>___________</w:t>
+      </w:r>
+      <w:r w:rsidR="00545BC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>за</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0042688C">
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> за </w:t>
+      <w:r w:rsidR="00545BC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="0042688C">
-[...7 lines deleted...]
-        <w:t>достовірність</w:t>
+      <w:r w:rsidR="00545BC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>адресою</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0042688C">
-[...551 lines deleted...]
-          <w:b/>
+      <w:r w:rsidR="00545BC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>___________________</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>_______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BCCF727" w14:textId="529BC659" w:rsidR="00545BC9" w:rsidRDefault="007578CF" w:rsidP="00545BC9">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Кадастровий номер (за наявності)</w:t>
+      </w:r>
+      <w:r w:rsidR="00545BC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>_________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>_</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D153792" w14:textId="0866D53A" w:rsidR="007578CF" w:rsidRDefault="007578CF" w:rsidP="00545BC9">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>для____________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D3C035B" w14:textId="77777777" w:rsidR="007578CF" w:rsidRDefault="007578CF" w:rsidP="00AD1C33">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>Документи</w:t>
-[...14 lines deleted...]
-          <w:b/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4AC93E15" w14:textId="77777777" w:rsidR="007578CF" w:rsidRDefault="007578CF" w:rsidP="00AD1C33">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>що</w:t>
-[...14 lines deleted...]
-          <w:b/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C523501" w14:textId="525966CA" w:rsidR="00AD1C33" w:rsidRPr="00AD1C33" w:rsidRDefault="00AD1C33" w:rsidP="00AD1C33">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD1C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>додаються</w:t>
-[...4 lines deleted...]
-          <w:b/>
+        <w:t>Відповідно до Закону України «Про захист персональних даних» даю згоду на з обробку моїх особистих персональних даних в межах даного звернення.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48C8191E" w14:textId="77777777" w:rsidR="00AD1C33" w:rsidRPr="00AD1C33" w:rsidRDefault="00AD1C33" w:rsidP="00AD1C33">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD1C33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
-[...737 lines deleted...]
-          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Відповідно до статті 8 Закону України “Про захист персональних даних” мені роз'яснено мої права.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F786A41" w14:textId="77777777" w:rsidR="00AD1C33" w:rsidRPr="00AD1C33" w:rsidRDefault="00AD1C33" w:rsidP="00AD1C33">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09911363" w14:textId="77777777" w:rsidR="00383017" w:rsidRPr="00AD1C33" w:rsidRDefault="00383017" w:rsidP="00AD1C33">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="100" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
-[...11 lines deleted...]
-      <w:docGrid w:linePitch="360"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DA1734A" w14:textId="77777777" w:rsidR="00383017" w:rsidRDefault="00383017" w:rsidP="00FE5BCC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="100" w:lineRule="atLeast"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55D0ABCF" w14:textId="77777777" w:rsidR="00383017" w:rsidRDefault="00383017" w:rsidP="00FE5BCC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="100" w:lineRule="atLeast"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="415BFA71" w14:textId="77777777" w:rsidR="00383017" w:rsidRDefault="00383017" w:rsidP="00FE5BCC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="100" w:lineRule="atLeast"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00A39D84" w14:textId="77777777" w:rsidR="00383017" w:rsidRDefault="00545BC9" w:rsidP="00545BC9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="100" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00545BC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Додатки:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FDE89FA" w14:textId="77777777" w:rsidR="00545BC9" w:rsidRDefault="00545BC9" w:rsidP="00545BC9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="100" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="375FF811" w14:textId="77777777" w:rsidR="00545BC9" w:rsidRDefault="00545BC9" w:rsidP="00545BC9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="100" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77BC64A6" w14:textId="77777777" w:rsidR="00545BC9" w:rsidRDefault="00545BC9" w:rsidP="00545BC9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="100" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="116E2CF1" w14:textId="77777777" w:rsidR="00545BC9" w:rsidRDefault="00545BC9" w:rsidP="00545BC9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="100" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4ABEDE1C" w14:textId="77777777" w:rsidR="00545BC9" w:rsidRDefault="00545BC9" w:rsidP="00545BC9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="100" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="175BB9BB" w14:textId="77777777" w:rsidR="00545BC9" w:rsidRDefault="00545BC9" w:rsidP="00545BC9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="100" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34F10171" w14:textId="77777777" w:rsidR="00545BC9" w:rsidRPr="00545BC9" w:rsidRDefault="00545BC9" w:rsidP="00545BC9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="100" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1CD122F8" w14:textId="77777777" w:rsidR="00383017" w:rsidRDefault="00383017" w:rsidP="00FE5BCC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="100" w:lineRule="atLeast"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E37528C" w14:textId="77777777" w:rsidR="00383017" w:rsidRDefault="00383017" w:rsidP="00FE5BCC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="100" w:lineRule="atLeast"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B667F27" w14:textId="77777777" w:rsidR="00383017" w:rsidRDefault="00383017" w:rsidP="00FE5BCC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="100" w:lineRule="atLeast"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3628E125" w14:textId="77777777" w:rsidR="00383017" w:rsidRDefault="00383017" w:rsidP="00FE5BCC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="100" w:lineRule="atLeast"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59522A72" w14:textId="77777777" w:rsidR="00383017" w:rsidRDefault="00383017" w:rsidP="00FE5BCC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="100" w:lineRule="atLeast"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="403347BB" w14:textId="77777777" w:rsidR="00383017" w:rsidRDefault="00383017" w:rsidP="00FE5BCC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="100" w:lineRule="atLeast"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A53B57E" w14:textId="77777777" w:rsidR="00FE5BCC" w:rsidRDefault="00FE5BCC" w:rsidP="00FE5BCC">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>«____»_____________20__року                                                     _________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48664D1C" w14:textId="77777777" w:rsidR="00FE5BCC" w:rsidRDefault="00FE5BCC" w:rsidP="00FE5BCC">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="5664" w:firstLine="708"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (підпис заявника)</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00FE5BCC">
+      <w:footnotePr>
+        <w:pos w:val="beneathText"/>
+      </w:footnotePr>
+      <w:pgSz w:w="11905" w:h="16837"/>
+      <w:pgMar w:top="1134" w:right="567" w:bottom="1134" w:left="1701" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:cols w:space="720"/>
+      <w:docGrid w:linePitch="240" w:charSpace="36864"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...23 lines deleted...]
-
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman CYR">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-[...456 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
-  <w:defaultTabStop w:val="720"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:defaultTabStop w:val="708"/>
+  <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
-    <w:footnote w:id="-1"/>
-    <w:footnote w:id="0"/>
+    <w:pos w:val="beneathText"/>
   </w:footnotePr>
-  <w:endnotePr>
-[...2 lines deleted...]
-  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00B57E06"/>
-[...12 lines deleted...]
-    <w:rsid w:val="00E80F82"/>
+    <w:rsidRoot w:val="00087081"/>
+    <w:rsid w:val="00087081"/>
+    <w:rsid w:val="000D0DF4"/>
+    <w:rsid w:val="00151B8C"/>
+    <w:rsid w:val="00342368"/>
+    <w:rsid w:val="00383017"/>
+    <w:rsid w:val="00545BC9"/>
+    <w:rsid w:val="005620B7"/>
+    <w:rsid w:val="007578CF"/>
+    <w:rsid w:val="00865EAE"/>
+    <w:rsid w:val="0094418A"/>
+    <w:rsid w:val="00A67E2C"/>
+    <w:rsid w:val="00AD1C33"/>
+    <w:rsid w:val="00B16C9C"/>
+    <w:rsid w:val="00C07D7A"/>
+    <w:rsid w:val="00FE5BCC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="68E9227A"/>
-[...1 lines deleted...]
-  <w15:docId w15:val="{651D6CCF-A950-4110-8CD7-AFD7A6269278}"/>
+  <w14:docId w14:val="480D0E76"/>
+  <w15:docId w15:val="{DC831CF0-5331-4055-8CC3-1212601DF2B2}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="377">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -3689,51 +1052,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -3911,454 +1274,463 @@
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Smart Link Error" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00781514"/>
+    <w:rsid w:val="00FE5BCC"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:kern w:val="1"/>
+      <w:lang w:eastAsia="ar-SA"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a3">
-    <w:name w:val="footer"/>
+    <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="a"/>
-    <w:link w:val="a4"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00781514"/>
+    <w:rsid w:val="0094418A"/>
     <w:pPr>
-      <w:tabs>
-[...23 lines deleted...]
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:suppressAutoHyphens w:val="0"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="119" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...14 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
-    <w:div w:id="473722981">
+    <w:div w:id="258022388">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="473916167">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...1 lines deleted...]
-                <a:tint val="94000"/>
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="80000">
               <a:schemeClr val="phClr">
-                <a:satMod val="110000"/>
-[...1 lines deleted...]
-                <a:shade val="100000"/>
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>340</Words>
-  <Characters>1939</Characters>
+  <Words>833</Words>
+  <Characters>475</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>16</Lines>
-  <Paragraphs>4</Paragraphs>
+  <Lines>3</Lines>
+  <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2275</CharactersWithSpaces>
+  <CharactersWithSpaces>1306</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>userr</dc:creator>
+  <dc:creator>admin</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>